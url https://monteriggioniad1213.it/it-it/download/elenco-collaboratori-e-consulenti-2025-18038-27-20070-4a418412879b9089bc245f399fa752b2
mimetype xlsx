--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ledac\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9EF4D3D-B56D-4454-944F-7C133A45EBEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F015F1E-FC0D-4A29-AAC5-0497C5DF454B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name=" 2025  consulenti collaboratori" sheetId="5" r:id="rId1"/>
     <sheet name="Foglio1" sheetId="11" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
@@ -64,86 +64,86 @@
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Inserire una riga per ogni partecipante o membro di un raggruppamento (RTI, Consorzio).
 Gli altri della riga vanno replicati.
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">ATTENZIONE: nel caso di RTI o Consorzio, indicare nella prima riga la capofila pena l'errore in fase di importazione.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="C4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="D4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>01-PROCEDURA APERTA
 02-PROCEDURA RISTRETTA
 03-PROCEDURA NEGOZIATA PREVIA PUBBLICAZIONE DEL BANDO
 04-PROCEDURA NEGOZIATA SENZA PREVIA PUBBLICAZIONE DEL BANDO
 05-DIALOGO COMPETITIVO
 06-PROCEDURA NEGOZIATA SENZA PREVIA INDIZIONE DI  GARA ART. 221 D.LGS. 163/2006
 07-SISTEMA DINAMICO DI ACQUISIZIONE
 08-AFFIDAMENTO IN ECONOMIA - COTTIMO FIDUCIARIO
 14-PROCEDURA SELETTIVA EX ART 238 C.7, D.LGS. 163/2006
 17-AFFIDAMENTO DIRETTO EX ART. 5 DELLA LEGGE N.381/91
 21-PROCEDURA RISTRETTA DERIVANTE DA AVVISI CON CUI SI INDICE LA GARA
 22-PROCEDURA NEGOZIATA DERIVANTE DA AVVISI CON CUI SI INDICE LA GARA
 23-AFFIDAMENTO IN ECONOMIA - AFFIDAMENTO DIRETTO
 24-AFFIDAMENTO DIRETTO A SOCIETA' IN HOUSE
 25-AFFIDAMENTO DIRETTO A SOCIETA' RAGGRUPPATE/CONSORZIATE O CONTROLLATE NELLE CONCESSIONI DI LL.PP
 26-AFFIDAMENTO DIRETTO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE
 27-CONFRONTO COMPETITIVO IN ADESIONE AD ACCORDO QUADRO/CONVENZIONE
 28-PROCEDURA AI SENSI DEI REGOLAMENTI DEGLI ORGANI COSTITUZIONALI</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="42">
   <si>
     <t>NOME COGNOME</t>
   </si>
   <si>
     <t>OGGETTO INCARICO</t>
   </si>
   <si>
     <t>IMPORTO AGGIUDICATO</t>
   </si>
   <si>
     <t>DATA FINE RAPPORTO</t>
   </si>
   <si>
     <t>DATA INIZIO RAPPORTO</t>
   </si>
   <si>
     <t>ESTREMI ATTO CONFERIMENTO</t>
   </si>
   <si>
     <t>PROCEDURA SEGUITA</t>
   </si>
   <si>
     <t>NR PARTECIPANTI</t>
   </si>
   <si>
@@ -182,117 +182,93 @@
   <si>
     <t>AFFIDAMENTO DIRETTO su START</t>
   </si>
   <si>
     <t xml:space="preserve">AFFIDAMENTO DIRETTO su START  in seguito alla procedura aperta </t>
   </si>
   <si>
     <t>DARIO CECCHERINI</t>
   </si>
   <si>
     <t>SANDRO VANNINI</t>
   </si>
   <si>
     <t>Incarico professionale temporaneo per attività di pianificazione e organizzazione eventi; rapporti esterni.</t>
   </si>
   <si>
     <t>IMPORTO LIQUIDATO durante l'incarico</t>
   </si>
   <si>
     <t>IMPORTO LIQUIDATO anno 2025</t>
   </si>
   <si>
     <t>AFFIDAMENTO DIRETTO Incarico professionale temporaneo per attività di pianificazione e organizzazione eventi”.</t>
   </si>
   <si>
-    <t>CENTRO STUDI ENTI LOCALI</t>
-[...19 lines deleted...]
-  <si>
     <t>MASSIMO CIMADORO</t>
   </si>
   <si>
     <t>CONTRATTO DI SERVIZIO PER LA VALORIZZAZIONE E PROFESSIONALIZZAZIONE DELLE STRUTTURE RICETTIVE “OSTELLO CONTESSA AVA” E “BAR MAM” GESTITI DALLA MONTERIGGIONI AD 1213 SRL</t>
   </si>
   <si>
-    <t>LO STANZONE DELLE APPARIZIONI</t>
-[...10 lines deleted...]
-  <si>
     <t>CV Cristiana Bonaduce[.docx 35,78 Kb - 27/05/2026]</t>
   </si>
   <si>
     <t>CV Luca Isabella[.pdf 126,62 Kb - 27/05/2026]</t>
   </si>
   <si>
     <t>CV David Bagio[.doc 49,5 Kb - 27/05/2026]</t>
   </si>
   <si>
     <t>CV Vannini Sandro[.pdf 198,08 Kb - 27/05/2026]</t>
   </si>
   <si>
     <t>CV Dario Checcherini[.docx 15,5 Kb - 27/05/2026]</t>
   </si>
   <si>
-    <t>CV Centro Studi Enti Locali[.pdf 434,8 Kb - 27/05/2026]</t>
-[...4 lines deleted...]
-  <si>
     <t>CV Massimo Cimadoro[.pdf 130,09 Kb - 27/05/2026]</t>
   </si>
   <si>
-    <t>CV Stanzone delle Apparizioni[.pdf 276,39 Kb - 27/05/2026]</t>
-[...2 lines deleted...]
-    <t>CURRICULUM</t>
+    <t xml:space="preserve">ING.EDOARDO FONTANI </t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO DIRETTO INCARICO COLLAUDO PALCO</t>
+  </si>
+  <si>
+    <t>CAUSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> specificità tecnica</t>
+  </si>
+  <si>
+    <t>assenza di professionalità interne</t>
+  </si>
+  <si>
+    <t>ELENCO Collaboratori e Consulenti 2025[.xlsx 16,77 Kb - 24/07/2025 - 12/06/2026]</t>
+  </si>
+  <si>
+    <t>CV Edoardo Fontani[.pdf 111,55 Kb - 06/07/2026]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-[$€-2]\ * #,##0.00_-;\-[$€-2]\ * #,##0.00_-;_-[$€-2]\ * \-??_-"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
@@ -392,78 +368,81 @@
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FFDEE2E6"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="39" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Collegamento ipertestuale" xfId="4" builtinId="8"/>
     <cellStyle name="Euro" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percentuale 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -733,664 +712,621 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-studio-bartali-19310-27-20070-f5da55e0b3de411fcd13faa06c1b2086" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-luca-isabella-19305-27-20070-920091e4107df0d86d3e374fd21449cc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-centro-studi-enti-locali-19309-27-20070-7d88dd12edfd067e4189f0e3a7bc23d1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-cristiana-bonaduce-19304-27-20070-e70c263568c6f62b1418d867dc0119f2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/elenco-collaboratori-e-consulenti-2025-18038-27-20070-4a418412879b9089bc245f399fa752b2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-dario-checcherini-19308-27-20070-ba7463881fcd9b3372edc72960706c68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-vannini-sandro-19307-27-20070-3008f99764b271bfb254aa4143813f32" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-stanzone-delle-apparizioni-19312-27-20070-63535e3ef64eca6ea4597add68a82093" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-david-bagio-19306-27-20070-b38924e8bf26213ff3211e5f5d83e737" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-massimo-cimadoro-19311-27-20070-aee234f5a2ab24d4a4cad791ce6e1e9f" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-edoardo-fontani-19646-27-20070-d4d73aacff637d6d0b147e56d06b4164" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-luca-isabella-19305-27-20070-920091e4107df0d86d3e374fd21449cc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-massimo-cimadoro-19311-27-20070-aee234f5a2ab24d4a4cad791ce6e1e9f" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-cristiana-bonaduce-19304-27-20070-e70c263568c6f62b1418d867dc0119f2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/elenco-collaboratori-e-consulenti-2025-18038-27-20070-4a418412879b9089bc245f399fa752b2" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-dario-checcherini-19308-27-20070-ba7463881fcd9b3372edc72960706c68" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-vannini-sandro-19307-27-20070-3008f99764b271bfb254aa4143813f32" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://monteriggioniad1213.it/it-it/download/cv-david-bagio-19306-27-20070-b38924e8bf26213ff3211e5f5d83e737" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L27"/>
+  <dimension ref="A1:O24"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="Q8" sqref="Q8"/>
+      <selection activeCell="R7" sqref="R7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40" customWidth="1"/>
-    <col min="2" max="5" width="30" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="15.5546875" customWidth="1"/>
+    <col min="2" max="6" width="30" customWidth="1"/>
+    <col min="7" max="7" width="19.33203125" customWidth="1"/>
+    <col min="8" max="8" width="17.44140625" customWidth="1"/>
+    <col min="9" max="9" width="19.33203125" customWidth="1"/>
+    <col min="10" max="10" width="14.6640625" customWidth="1"/>
+    <col min="11" max="12" width="17.44140625" customWidth="1"/>
+    <col min="13" max="13" width="15.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="2" spans="1:12" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:15" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="1:15" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A2" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:12" ht="52.2" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:15" ht="52.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="4"/>
-      <c r="L3" s="10"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:12" ht="120.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M3" s="10"/>
+      <c r="O3" s="10"/>
+    </row>
+    <row r="4" spans="1:15" ht="120.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="F4" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="G4" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="H4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="K4" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="L4" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="L4" s="9" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M4" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="9"/>
+    </row>
+    <row r="5" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="6">
+      <c r="G5" s="6">
         <v>45444</v>
       </c>
-      <c r="G5" s="7">
+      <c r="H5" s="7">
         <v>3750</v>
       </c>
-      <c r="H5" s="6">
+      <c r="I5" s="6">
         <v>45444</v>
       </c>
-      <c r="I5" s="6">
+      <c r="J5" s="6">
         <v>46022</v>
       </c>
-      <c r="J5" s="7">
+      <c r="K5" s="7">
         <v>0</v>
       </c>
-      <c r="K5" s="7">
+      <c r="L5" s="7">
         <v>3750</v>
       </c>
-      <c r="L5" s="9" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:12" s="8" customFormat="1" ht="51.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M5" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="9"/>
+    </row>
+    <row r="6" spans="1:15" s="8" customFormat="1" ht="51.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="F6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="6">
+      <c r="G6" s="6">
         <v>45292</v>
       </c>
-      <c r="G6" s="7">
+      <c r="H6" s="7">
         <v>20000</v>
       </c>
-      <c r="H6" s="6">
+      <c r="I6" s="6">
         <v>45292</v>
       </c>
-      <c r="I6" s="6">
+      <c r="J6" s="6">
         <v>46022</v>
       </c>
-      <c r="J6" s="7">
+      <c r="K6" s="7">
         <v>13700</v>
       </c>
-      <c r="K6" s="7">
+      <c r="L6" s="7">
         <v>9500</v>
       </c>
-      <c r="L6" s="9" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:12" ht="57.6" x14ac:dyDescent="0.3">
+      <c r="M6" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" s="9"/>
+    </row>
+    <row r="7" spans="1:15" ht="57.6" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="6">
+      <c r="G7" s="6">
         <v>45689</v>
       </c>
-      <c r="G7" s="7">
+      <c r="H7" s="7">
         <v>200</v>
       </c>
-      <c r="H7" s="6">
+      <c r="I7" s="6">
         <v>45352</v>
       </c>
-      <c r="I7" s="6">
+      <c r="J7" s="6">
         <v>45741</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="K7" s="7">
         <v>200</v>
       </c>
-      <c r="L7" s="9" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L7" s="7">
+        <v>200</v>
+      </c>
+      <c r="M7" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="9"/>
+    </row>
+    <row r="8" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="F8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="6">
+      <c r="G8" s="6">
         <v>45560</v>
       </c>
-      <c r="G8" s="7">
+      <c r="H8" s="7">
         <v>11000</v>
       </c>
-      <c r="H8" s="6">
+      <c r="I8" s="6">
         <v>45566</v>
       </c>
-      <c r="I8" s="6">
+      <c r="J8" s="6">
         <v>45931</v>
       </c>
-      <c r="J8" s="7">
+      <c r="K8" s="7">
         <v>11000</v>
       </c>
-      <c r="K8" s="7">
+      <c r="L8" s="7">
         <v>7500</v>
       </c>
-      <c r="L8" s="9" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M8" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" s="9"/>
+    </row>
+    <row r="9" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F9" s="6">
+      <c r="G9" s="6">
         <v>45566</v>
       </c>
-      <c r="G9" s="7">
+      <c r="H9" s="7">
         <v>4000</v>
       </c>
-      <c r="H9" s="6">
+      <c r="I9" s="6">
         <v>45566</v>
       </c>
-      <c r="I9" s="6">
+      <c r="J9" s="6">
         <v>45931</v>
       </c>
-      <c r="J9" s="7">
+      <c r="K9" s="7">
         <v>4000</v>
       </c>
-      <c r="K9" s="7">
+      <c r="L9" s="7">
         <v>3000</v>
       </c>
-      <c r="L9" s="9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="M9" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="O9" s="9"/>
+    </row>
+    <row r="10" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E10" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F10" s="6">
-[...6 lines deleted...]
-        <v>45681</v>
+      <c r="G10" s="6">
+        <v>45834</v>
+      </c>
+      <c r="H10" s="7">
+        <v>39000</v>
       </c>
       <c r="I10" s="6">
-        <v>46776</v>
-[...2 lines deleted...]
-        <v>7750</v>
+        <v>45834</v>
+      </c>
+      <c r="J10" s="6">
+        <v>46199</v>
       </c>
       <c r="K10" s="7">
-        <v>10000</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>13000</v>
+      </c>
+      <c r="L10" s="7">
+        <v>13000</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="O10" s="9"/>
+    </row>
+    <row r="11" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="E11" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="6">
-[...6 lines deleted...]
-        <v>45383</v>
+      <c r="G11" s="6">
+        <v>45839</v>
+      </c>
+      <c r="H11" s="7">
+        <v>400</v>
       </c>
       <c r="I11" s="6">
-        <v>46478</v>
-[...2 lines deleted...]
-        <v>7660</v>
+        <v>45839</v>
+      </c>
+      <c r="J11" s="6">
+        <v>45839</v>
       </c>
       <c r="K11" s="7">
-        <v>5797</v>
-[...81 lines deleted...]
-    <row r="14" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>400</v>
+      </c>
+      <c r="L11" s="7">
+        <v>400</v>
+      </c>
+      <c r="M11" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="O11" s="9"/>
+    </row>
+    <row r="12" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="5"/>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="O12" s="9"/>
+    </row>
+    <row r="13" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="5"/>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="O13" s="9"/>
+    </row>
+    <row r="14" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
-      <c r="F14" s="6"/>
-[...1 lines deleted...]
-      <c r="H14" s="6"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="7"/>
       <c r="I14" s="6"/>
-      <c r="J14" s="7"/>
+      <c r="J14" s="6"/>
       <c r="K14" s="7"/>
-    </row>
-    <row r="15" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L14" s="7"/>
+    </row>
+    <row r="15" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
-      <c r="F15" s="6"/>
-[...1 lines deleted...]
-      <c r="H15" s="6"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="7"/>
       <c r="I15" s="6"/>
-      <c r="J15" s="7"/>
+      <c r="J15" s="6"/>
       <c r="K15" s="7"/>
-    </row>
-    <row r="16" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L15" s="7"/>
+    </row>
+    <row r="16" spans="1:15" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
-      <c r="F16" s="6"/>
-[...1 lines deleted...]
-      <c r="H16" s="6"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="7"/>
       <c r="I16" s="6"/>
-      <c r="J16" s="7"/>
+      <c r="J16" s="6"/>
       <c r="K16" s="7"/>
-    </row>
-    <row r="17" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L16" s="7"/>
+    </row>
+    <row r="17" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="6"/>
-[...1 lines deleted...]
-      <c r="H17" s="6"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="7"/>
       <c r="I17" s="6"/>
-      <c r="J17" s="7"/>
+      <c r="J17" s="6"/>
       <c r="K17" s="7"/>
-    </row>
-    <row r="18" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L17" s="7"/>
+    </row>
+    <row r="18" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="5"/>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
-      <c r="F18" s="6"/>
-[...1 lines deleted...]
-      <c r="H18" s="6"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="7"/>
       <c r="I18" s="6"/>
-      <c r="J18" s="7"/>
+      <c r="J18" s="6"/>
       <c r="K18" s="7"/>
-    </row>
-    <row r="19" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L18" s="7"/>
+    </row>
+    <row r="19" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
-      <c r="F19" s="6"/>
-[...1 lines deleted...]
-      <c r="H19" s="6"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="7"/>
       <c r="I19" s="6"/>
-      <c r="J19" s="7"/>
+      <c r="J19" s="6"/>
       <c r="K19" s="7"/>
-    </row>
-    <row r="20" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L19" s="7"/>
+    </row>
+    <row r="20" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
-      <c r="F20" s="6"/>
-[...1 lines deleted...]
-      <c r="H20" s="6"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="7"/>
       <c r="I20" s="6"/>
-      <c r="J20" s="7"/>
+      <c r="J20" s="6"/>
       <c r="K20" s="7"/>
-    </row>
-    <row r="21" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L20" s="7"/>
+    </row>
+    <row r="21" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
-      <c r="F21" s="6"/>
-[...1 lines deleted...]
-      <c r="H21" s="6"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="7"/>
       <c r="I21" s="6"/>
-      <c r="J21" s="7"/>
+      <c r="J21" s="6"/>
       <c r="K21" s="7"/>
-    </row>
-    <row r="22" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L21" s="7"/>
+    </row>
+    <row r="22" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="5"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
-      <c r="F22" s="6"/>
-[...1 lines deleted...]
-      <c r="H22" s="6"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="7"/>
       <c r="I22" s="6"/>
-      <c r="J22" s="7"/>
+      <c r="J22" s="6"/>
       <c r="K22" s="7"/>
-    </row>
-    <row r="23" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L22" s="7"/>
+    </row>
+    <row r="23" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="5"/>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
-      <c r="F23" s="6"/>
-[...1 lines deleted...]
-      <c r="H23" s="6"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="7"/>
       <c r="I23" s="6"/>
-      <c r="J23" s="7"/>
+      <c r="J23" s="6"/>
       <c r="K23" s="7"/>
-    </row>
-    <row r="24" spans="1:11" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L23" s="7"/>
+    </row>
+    <row r="24" spans="1:12" s="8" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="5"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
-      <c r="F24" s="6"/>
-[...1 lines deleted...]
-      <c r="H24" s="6"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="7"/>
       <c r="I24" s="6"/>
-      <c r="J24" s="7"/>
+      <c r="J24" s="6"/>
       <c r="K24" s="7"/>
-    </row>
-[...37 lines deleted...]
-      <c r="K27" s="7"/>
+      <c r="L24" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="L4" r:id="rId1" tooltip="download di elenco collaboratori e consulenti 2025" display="https://monteriggioniad1213.it/it-it/download/elenco-collaboratori-e-consulenti-2025-18038-27-20070-4a418412879b9089bc245f399fa752b2" xr:uid="{F06F3EB8-F188-4857-9CFD-3BF4C066C539}"/>
-[...8 lines deleted...]
-    <hyperlink ref="L13" r:id="rId10" tooltip="download di cv stanzone delle apparizioni" display="https://monteriggioniad1213.it/it-it/download/cv-stanzone-delle-apparizioni-19312-27-20070-63535e3ef64eca6ea4597add68a82093" xr:uid="{34C77219-3BF7-4575-90CB-1C87EE251194}"/>
+    <hyperlink ref="M4" r:id="rId1" tooltip="download di elenco collaboratori e consulenti 2025" display="https://monteriggioniad1213.it/it-it/download/elenco-collaboratori-e-consulenti-2025-18038-27-20070-4a418412879b9089bc245f399fa752b2" xr:uid="{5E441DAD-FED2-4811-A3E9-4A5FC4D10290}"/>
+    <hyperlink ref="M5" r:id="rId2" tooltip="download di cv cristiana bonaduce" display="https://monteriggioniad1213.it/it-it/download/cv-cristiana-bonaduce-19304-27-20070-e70c263568c6f62b1418d867dc0119f2" xr:uid="{F80763FD-F89C-4D61-9041-B99491E37D81}"/>
+    <hyperlink ref="M6" r:id="rId3" tooltip="download di cv luca isabella" display="https://monteriggioniad1213.it/it-it/download/cv-luca-isabella-19305-27-20070-920091e4107df0d86d3e374fd21449cc" xr:uid="{BC9DB6BF-BAD1-4EC9-9427-7D746DF2DE66}"/>
+    <hyperlink ref="M7" r:id="rId4" tooltip="download di cv david bagio" display="https://monteriggioniad1213.it/it-it/download/cv-david-bagio-19306-27-20070-b38924e8bf26213ff3211e5f5d83e737" xr:uid="{5D78C111-8432-44E1-844E-E51FC319E659}"/>
+    <hyperlink ref="M8" r:id="rId5" tooltip="download di cv vannini sandro" display="https://monteriggioniad1213.it/it-it/download/cv-vannini-sandro-19307-27-20070-3008f99764b271bfb254aa4143813f32" xr:uid="{A19F5714-F97C-4343-84E1-180CA85213B2}"/>
+    <hyperlink ref="M9" r:id="rId6" tooltip="download di cv dario checcherini" display="https://monteriggioniad1213.it/it-it/download/cv-dario-checcherini-19308-27-20070-ba7463881fcd9b3372edc72960706c68" xr:uid="{C689AC9E-04F8-4BCA-8A1B-F47FAFBCD750}"/>
+    <hyperlink ref="M10" r:id="rId7" tooltip="download di cv massimo cimadoro" display="https://monteriggioniad1213.it/it-it/download/cv-massimo-cimadoro-19311-27-20070-aee234f5a2ab24d4a4cad791ce6e1e9f" xr:uid="{8C26639D-4219-440F-A398-BC5F9E662E24}"/>
+    <hyperlink ref="M11" r:id="rId8" tooltip="download di cv edoardo fontani" display="https://monteriggioniad1213.it/it-it/download/cv-edoardo-fontani-19646-27-20070-d4d73aacff637d6d0b147e56d06b4164" xr:uid="{1EB7CC01-1E1B-4A9A-BBB7-10F8B39D2AFA}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="28" orientation="landscape" r:id="rId11"/>
-  <legacyDrawing r:id="rId12"/>
+  <pageSetup paperSize="9" scale="28" orientation="landscape" r:id="rId9"/>
+  <legacyDrawing r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView topLeftCell="A79" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>